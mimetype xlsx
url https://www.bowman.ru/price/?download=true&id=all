--- v0 (2026-06-15)
+++ v1 (2026-10-04)
@@ -94,60 +94,60 @@
   <si>
     <t>GK190-5117-3C</t>
   </si>
   <si>
     <t>Теплообменник Bowman GK190-5117-3C</t>
   </si>
   <si>
     <t>GL140-3708-2C</t>
   </si>
   <si>
     <t>Теплообменник Bowman GL140-3708-2C</t>
   </si>
   <si>
     <t>FC100-5114-2S</t>
   </si>
   <si>
     <t>Теплообменник Bowman FC100-5114-2S</t>
   </si>
   <si>
     <t>FG100-5115-2S</t>
   </si>
   <si>
     <t>Теплообменник Bowman FG100-5115-2S</t>
   </si>
   <si>
+    <t>FC160-5114-5S</t>
+  </si>
+  <si>
+    <t>Теплообменник Bowman FC160-5114-5S</t>
+  </si>
+  <si>
     <t>EC80-5113-1S</t>
   </si>
   <si>
     <t>Теплообменник Bowman EC80-5113-1S</t>
-  </si>
-[...4 lines deleted...]
-    <t>Теплообменник Bowman FC160-5114-5S</t>
   </si>
   <si>
     <t>EC100-5113-2S</t>
   </si>
   <si>
     <t>Теплообменник Bowman EC100-5113-2S</t>
   </si>
   <si>
     <t>EC-120-5113-3S</t>
   </si>
   <si>
     <t>Теплообменник Bowman EC120-5113-3S</t>
   </si>
   <si>
     <t>FG160-5115-5S</t>
   </si>
   <si>
     <t>Теплообменник Bowman FG160-5115-5S</t>
   </si>
   <si>
     <t>FC160-5114-5T</t>
   </si>
   <si>
     <t>Теплообменник Bowman FC160-5114-5T</t>
   </si>