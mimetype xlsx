--- v0 (2026-06-15)
+++ v1 (2026-10-04)
@@ -40,60 +40,60 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>FC100-5114-2S</t>
   </si>
   <si>
     <t>Теплообменник Bowman FC100-5114-2S</t>
   </si>
   <si>
     <t>Цена по запросу</t>
   </si>
   <si>
     <t>FG100-5115-2S</t>
   </si>
   <si>
     <t>Теплообменник Bowman FG100-5115-2S</t>
   </si>
   <si>
+    <t>FC160-5114-5S</t>
+  </si>
+  <si>
+    <t>Теплообменник Bowman FC160-5114-5S</t>
+  </si>
+  <si>
     <t>EC80-5113-1S</t>
   </si>
   <si>
     <t>Теплообменник Bowman EC80-5113-1S</t>
-  </si>
-[...4 lines deleted...]
-    <t>Теплообменник Bowman FC160-5114-5S</t>
   </si>
   <si>
     <t>EC100-5113-2S</t>
   </si>
   <si>
     <t>Теплообменник Bowman EC100-5113-2S</t>
   </si>
   <si>
     <t>EC-120-5113-3S</t>
   </si>
   <si>
     <t>Теплообменник Bowman EC120-5113-3S</t>
   </si>
   <si>
     <t>FG160-5115-5S</t>
   </si>
   <si>
     <t>Теплообменник Bowman FG160-5115-5S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>